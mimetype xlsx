--- v0 (2026-05-01)
+++ v1 (2026-07-18)
@@ -481,190 +481,190 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Signal</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>hold</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Confidence Score</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>53.839</v>
+        <v>38.125152</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Confidence Level</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>medium</t>
+          <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Regime</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>sideways</t>
+          <t>high_volatility</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Execution Time (ms)</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>846.36</v>
+        <v>449.24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Timestamp</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:08.421625</t>
+          <t>2026-07-18T20:23:44.452304</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>price</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>283.0150146484375</v>
+        <v>333.739990234375</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>rsi</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>70.85560439748397</v>
+        <v>88.58509070185222</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>trend</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>strong_uptrend</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>volatility</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>27.93150143693139</v>
+        <v>36.28516621279333</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>support</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>246.6300048828125</v>
+        <v>267.3636474609375</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>resistance</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>283.0150146484375</v>
+        <v>333.739990234375</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>agent_id</t>
@@ -706,320 +706,320 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>researcher_main</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>researcher</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>hold</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>51.21313143199349</v>
+        <v>41.20405768983134</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Mixed signals from research</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:07.880106</t>
+          <t>2026-07-18T20:23:44.295260</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>{'sentiment': 0.2606565715996746, 'news_volume': 6, 'pe_ratio': 34.35, 'pb_ratio': 44.98, 'eps': 7.9, 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
+          <t>{'sentiment': -0.23979711550843297, 'news_volume': 10, 'pe_ratio': 40.31, 'pb_ratio': 45.96, 'eps': 8.28, 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>trader_momentum</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>buy</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>47.75</v>
+        <v>46.75</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Momentum strategy: Bullish signals from MACD, MA</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:07.892575</t>
+          <t>2026-07-18T20:23:44.304484</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>{'price': 283.0150146484375, 'sma_20': 266.50274963378905, 'sma_50': 261.27609985351563, 'sma_200': 254.91574325561524, 'ema_12': 270.73947141767485, 'ema_26': 266.1488733672339, 'macd': 4.590598050440974, 'macd_signal': 3.5007089896349393, 'macd_hist': 1.0898890608060348, 'rsi_14': 70.85560439748397, 'bb_upper': 280.85287633626916, 'bb_middle': 266.50274963378905, 'bb_lower': 252.1526229313089, 'bb_width': 0.10769214743336905, 'bb_position': 1.0753351645248768, 'atr_14': 6.769995553152902, 'volume_ratio': 1.2125910409334997, 'obv': 883965263.0, 'support_60d': 246.6300048828125, 'resistance_60d': 283.0150146484375, 'adx': 9.750808230297565, 'volatility_20d': 27.931501436931388, 'volatility_60d': 26.044338172435904, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
+          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>trader_reversion</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>hold</t>
+          <t>sell</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>47.75</v>
+        <v>59</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Mean Reversion strategy: Neutral market conditions</t>
+          <t>Mean Reversion strategy: Bearish signals from RSI</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:07.915556</t>
+          <t>2026-07-18T20:23:44.311867</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>{'price': 283.0150146484375, 'sma_20': 266.50274963378905, 'sma_50': 261.27609985351563, 'sma_200': 254.91574325561524, 'ema_12': 270.73947141767485, 'ema_26': 266.1488733672339, 'macd': 4.590598050440974, 'macd_signal': 3.5007089896349393, 'macd_hist': 1.0898890608060348, 'rsi_14': 70.85560439748397, 'bb_upper': 280.85287633626916, 'bb_middle': 266.50274963378905, 'bb_lower': 252.1526229313089, 'bb_width': 0.10769214743336905, 'bb_position': 1.0753351645248768, 'atr_14': 6.769995553152902, 'volume_ratio': 1.2125910409334997, 'obv': 883965263.0, 'support_60d': 246.6300048828125, 'resistance_60d': 283.0150146484375, 'adx': 9.750808230297565, 'volatility_20d': 27.931501436931388, 'volatility_60d': 26.044338172435904, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
+          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>trader_breakout</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>buy</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>57</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Breakout strategy: Bullish signals from MACD, MA</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:07.948090</t>
+          <t>2026-07-18T20:23:44.318842</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>{'price': 283.0150146484375, 'sma_20': 266.50274963378905, 'sma_50': 261.27609985351563, 'sma_200': 254.91574325561524, 'ema_12': 270.73947141767485, 'ema_26': 266.1488733672339, 'macd': 4.590598050440974, 'macd_signal': 3.5007089896349393, 'macd_hist': 1.0898890608060348, 'rsi_14': 70.85560439748397, 'bb_upper': 280.85287633626916, 'bb_middle': 266.50274963378905, 'bb_lower': 252.1526229313089, 'bb_width': 0.10769214743336905, 'bb_position': 1.0753351645248768, 'atr_14': 6.769995553152902, 'volume_ratio': 1.2125910409334997, 'obv': 883965263.0, 'support_60d': 246.6300048828125, 'resistance_60d': 283.0150146484375, 'adx': 9.750808230297565, 'volatility_20d': 27.931501436931388, 'volatility_60d': 26.044338172435904, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
+          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>trader_trend</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>buy</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>47.75</v>
+        <v>46.75</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Trend Following strategy: Bullish signals from MACD, MA</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:07.971136</t>
+          <t>2026-07-18T20:23:44.325812</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>{'price': 283.0150146484375, 'sma_20': 266.50274963378905, 'sma_50': 261.27609985351563, 'sma_200': 254.91574325561524, 'ema_12': 270.73947141767485, 'ema_26': 266.1488733672339, 'macd': 4.590598050440974, 'macd_signal': 3.5007089896349393, 'macd_hist': 1.0898890608060348, 'rsi_14': 70.85560439748397, 'bb_upper': 280.85287633626916, 'bb_middle': 266.50274963378905, 'bb_lower': 252.1526229313089, 'bb_width': 0.10769214743336905, 'bb_position': 1.0753351645248768, 'atr_14': 6.769995553152902, 'volume_ratio': 1.2125910409334997, 'obv': 883965263.0, 'support_60d': 246.6300048828125, 'resistance_60d': 283.0150146484375, 'adx': 9.750808230297565, 'volatility_20d': 27.931501436931388, 'volatility_60d': 26.044338172435904, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
+          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ml_forecast_main</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>executor</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>no_signal</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Trained ML stack unavailable</t>
+          <t>ML forecast unavailable: No live ensemble members were available for this symbol</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:08.407385</t>
+          <t>2026-07-18T20:23:44.439303</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>{'source': 'trained_ml', 'global_regime': 'sideways', 'detected_regime': 'sideways', 'market_regime': 'sideways', 'coverage_snapshot': {'symbol': 'AAPL', 'roots': ['/home/forpy/public_html/python_app/modules/ml/ml_models', '/home/forpy/public_html/python_app/modules/ml/ml_models/research'], 'method_counts': {'rf': 15, 'xgb': 15, 'lightgbm': 15}, 'latest_artifacts': {'rf': '/home/forpy/public_html/python_app/modules/ml/ml_models/research/AAPL_rf_5d_20260430.pkl', 'xgb': '/home/forpy/public_html/python_app/modules/ml/ml_models/research/AAPL_xgb_5d_20260430.pkl', 'lightgbm': '/home/forpy/public_html/python_app/modules/ml/ml_models/research/AAPL_lightgbm_5d_20260430.pkl'}, 'total_matches': 45, 'has_any': True}, 'action_layer': {'regime': 'sideways'}, 'quality_gate': {'global_regime': 'sideways'}}</t>
+          <t>{'source': 'trained_ml', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility', 'market_regime': 'high_volatility', 'coverage_snapshot': {'symbol': 'AAPL', 'roots': ['/home/forpy/public_html/python_app/modules/ml/ml_models', '/home/forpy/public_html/python_app/modules/ml/ml_models/research'], 'method_counts': {}, 'latest_artifacts': {}, 'total_matches': 0, 'has_any': False}, 'selector_payload': {'error': 'No live ensemble members were available for this symbol', 'error_code': 'NO_ENSEMBLE_MEMBERS', 'symbol': 'AAPL', 'horizon': '5d', 'selected_model': 'ensemble'}, 'action_layer': {'regime': 'high_volatility'}, 'quality_gate': {'global_regime': 'high_volatility'}}</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>risk_manager_main</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>risk_manager</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>hold</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>63.99999999999999</v>
+        <v>56.00000000000001</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Moderate risk: moderate volatility</t>
+          <t>Moderate risk: high volatility</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2026-05-01T17:47:08.419403</t>
+          <t>2026-07-18T20:23:44.450291</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>{'regime': 'sideways', 'volatility': 27.931501436931388, 'risk_level': 'moderate', 'current_drawdown': -1.0168631866409483, 'max_drawdown_1y': -13.798524235020482, 'risk_action': 'NEUTRAL', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
+          <t>{'regime': 'high_volatility', 'volatility': 36.28516621279333, 'risk_level': 'high', 'current_drawdown': 0.0, 'max_drawdown_1y': -13.798524071888174, 'risk_action': 'CAUTION', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AL2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>consensus</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>confidence_level</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>confidence_score</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1051,327 +1051,335 @@
           <t>agent_breakdown_trader_trend</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>agent_breakdown_ml_forecast_main</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>agent_breakdown_risk_manager_main</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>signal_counts_hold</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>signal_counts_buy</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
+          <t>signal_counts_sell</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
           <t>signal_counts_no_signal</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>weak_bias_summary_overall_bias</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>weak_bias_summary_ml_weight</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>weak_bias_summary_dominant_agents</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>weak_bias_summary_confidence_adjusted_bias</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="T1" s="1" t="inlineStr">
         <is>
           <t>weak_bias_summary_agent_biases</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="U1" s="1" t="inlineStr">
         <is>
           <t>meta_probability_bullish</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="V1" s="1" t="inlineStr">
         <is>
           <t>meta_probability_neutral</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>meta_probability_bearish</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>weighted_meta_components_bullish_weight</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>weighted_meta_components_neutral_weight</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Z1" s="1" t="inlineStr">
         <is>
           <t>weighted_meta_components_bearish_weight</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>weighted_meta_components_total_bias_weight</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>action_guidance_mode</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>action_guidance_trigger</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>action_guidance_risk_note</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>conviction</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>portfolio_overlay_mode</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AG1" s="1" t="inlineStr">
         <is>
           <t>portfolio_overlay_related_symbols</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>portfolio_overlay_impact_scope</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>event_overlay_significant_news</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AJ1" s="1" t="inlineStr">
         <is>
           <t>event_overlay_news_volume</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AK1" s="1" t="inlineStr">
         <is>
           <t>event_overlay_event_bias</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AL1" s="1" t="inlineStr">
         <is>
           <t>event_overlay_trigger</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AM1" s="1" t="inlineStr">
         <is>
           <t>event_overlay_override_applied</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>hold</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>very_low</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>22.53308081657096</v>
+        <v>21.90743269213081</v>
       </c>
       <c r="D2" t="n">
         <v>0.5714285714285714</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>{'role': 'researcher', 'signal': 'hold', 'confidence': 51.21313143199349, 'reasoning': 'Mixed signals from research', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'researcher', 'signal': 'hold', 'confidence': 41.204057689831345, 'reasoning': 'Mixed signals from research', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 47.75, 'reasoning': 'Momentum strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 46.75, 'reasoning': 'Momentum strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>{'role': 'trader', 'signal': 'hold', 'confidence': 47.75, 'reasoning': 'Mean Reversion strategy: Neutral market conditions', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'trader', 'signal': 'sell', 'confidence': 59.0, 'reasoning': 'Mean Reversion strategy: Bearish signals from RSI', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>{'role': 'trader', 'signal': 'buy', 'confidence': 57.0, 'reasoning': 'Breakout strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 47.75, 'reasoning': 'Trend Following strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 46.75, 'reasoning': 'Trend Following strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>{'role': 'executor', 'signal': 'no_signal', 'confidence': 0, 'reasoning': 'Trained ML stack unavailable', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'executor', 'signal': 'no_signal', 'confidence': 0, 'reasoning': 'ML forecast unavailable: No live ensemble members were available for this symbol', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>{'role': 'risk_manager', 'signal': 'hold', 'confidence': 63.99999999999999, 'reasoning': 'Moderate risk: moderate volatility', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'risk_manager', 'signal': 'hold', 'confidence': 56.00000000000001, 'reasoning': 'Moderate risk: high volatility', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M2" t="n">
         <v>3</v>
       </c>
       <c r="N2" t="n">
         <v>1</v>
       </c>
-      <c r="O2" t="inlineStr">
+      <c r="O2" t="n">
+        <v>1</v>
+      </c>
+      <c r="P2" t="inlineStr">
         <is>
           <t>bullish</t>
         </is>
       </c>
-      <c r="P2" t="n">
+      <c r="Q2" t="n">
         <v>0</v>
       </c>
-      <c r="Q2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R2" t="inlineStr">
         <is>
+          <t>['trader_reversion']</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
           <t>bullish</t>
         </is>
       </c>
-      <c r="S2" t="inlineStr">
+      <c r="T2" t="inlineStr">
         <is>
           <t>{}</t>
         </is>
       </c>
-      <c r="T2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="U2" t="n">
-        <v>0.37</v>
+        <v>0.572</v>
       </c>
       <c r="V2" t="n">
+        <v>0.203</v>
+      </c>
+      <c r="W2" t="n">
+        <v>0.224</v>
+      </c>
+      <c r="X2" t="n">
+        <v>0.5723</v>
+      </c>
+      <c r="Y2" t="n">
+        <v>0.2033</v>
+      </c>
+      <c r="Z2" t="n">
+        <v>0.2244</v>
+      </c>
+      <c r="AA2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>watchlist_bias_only</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t>breakout above resistance (333.74) OR volume expansion</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t>high RSI (88.6) limits upside near-term; trend context: strong uptrend; agent disagreement is elevated</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t>HOLD</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>standalone</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t>single_symbol</t>
+        </is>
+      </c>
+      <c r="AI2" t="b">
         <v>0</v>
       </c>
-      <c r="W2" t="n">
-[...52 lines deleted...]
-      <c r="AJ2" t="inlineStr">
+      <c r="AJ2" t="n">
+        <v>10</v>
+      </c>
+      <c r="AK2" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
-      <c r="AK2" t="inlineStr"/>
-      <c r="AL2" t="b">
+      <c r="AL2" t="inlineStr"/>
+      <c r="AM2" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -1382,58 +1390,58 @@
         <is>
           <t>drift_score</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>regime_changes_30d</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>current_regime</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>recommendation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="b">
         <v>0</v>
       </c>
       <c r="B2" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="C2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>sideways</t>
+          <t>high_volatility</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Models performing as expected</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>