--- v1 (2026-07-18)
+++ v2 (2026-09-04)
@@ -470,201 +470,201 @@
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Signal</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>hold</t>
+          <t>buy</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Confidence Score</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>38.125152</v>
+        <v>39.06584415584415</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Confidence Level</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Regime</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>high_volatility</t>
+          <t>sideways</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Execution Time (ms)</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>449.24</v>
+        <v>729.6799999999999</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Timestamp</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.452304</t>
+          <t>2026-09-04T15:12:52.611455</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>price</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>333.739990234375</v>
+        <v>318.8200073242188</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>rsi</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>88.58509070185222</v>
+        <v>62.27501844702913</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>trend</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>strong_uptrend</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>volatility</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>36.28516621279333</v>
+        <v>22.01140391958565</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>support</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>267.3636474609375</v>
+        <v>274.9129028320312</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>resistance</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>333.739990234375</v>
+        <v>339.7869262695312</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>agent_id</t>
@@ -706,320 +706,320 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>researcher_main</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>researcher</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>hold</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>41.20405768983134</v>
+        <v>55.09090909090909</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Mixed signals from research</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.295260</t>
+          <t>2026-09-04T15:12:51.893486</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>{'sentiment': -0.23979711550843297, 'news_volume': 10, 'pe_ratio': 40.31, 'pb_ratio': 45.96, 'eps': 8.28, 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
+          <t>{'sentiment': 0.45454545454545453, 'news_volume': 100, 'significant_news': True, 'pe_ratio': 37.68, 'pb_ratio': 44.13, 'eps': 8.71, 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>trader_momentum</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>buy</t>
+          <t>hold</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>46.75</v>
+        <v>56.25</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Momentum strategy: Bullish signals from MACD, MA</t>
+          <t>Momentum strategy: Neutral market conditions</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.304484</t>
+          <t>2026-09-04T15:12:51.900877</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
+          <t>{'price': 318.82000732421875, 'sma_20': 313.0824996948242, 'sma_50': 314.96476806640624, 'sma_200': 283.43327537536624, 'ema_12': 318.53016596763416, 'ema_26': 315.9801568426165, 'macd': 2.5500091250176524, 'macd_signal': 1.073802695114114, 'macd_hist': 1.4762064299035385, 'rsi_14': 62.27501844702913, 'bb_upper': 327.8959836520376, 'bb_middle': 313.0824996948242, 'bb_lower': 298.2690157376108, 'bb_width': 0.0946299072714239, 'bb_position': 0.6936582793746056, 'atr_14': 7.431427001953125, 'volume_ratio': 0.3530286146394334, 'obv': 1223174381.0, 'support_60d': 274.91290283203125, 'resistance_60d': 339.78692626953125, 'adx': -56.11621561420798, 'volatility_20d': 22.011403919585646, 'volatility_60d': 31.828951635680703, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>trader_reversion</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>sell</t>
+          <t>hold</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>59</v>
+        <v>56.25</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Mean Reversion strategy: Bearish signals from RSI</t>
+          <t>Mean Reversion strategy: Neutral market conditions</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.311867</t>
+          <t>2026-09-04T15:12:51.908593</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
+          <t>{'price': 318.82000732421875, 'sma_20': 313.0824996948242, 'sma_50': 314.96476806640624, 'sma_200': 283.43327537536624, 'ema_12': 318.53016596763416, 'ema_26': 315.9801568426165, 'macd': 2.5500091250176524, 'macd_signal': 1.073802695114114, 'macd_hist': 1.4762064299035385, 'rsi_14': 62.27501844702913, 'bb_upper': 327.8959836520376, 'bb_middle': 313.0824996948242, 'bb_lower': 298.2690157376108, 'bb_width': 0.0946299072714239, 'bb_position': 0.6936582793746056, 'atr_14': 7.431427001953125, 'volume_ratio': 0.3530286146394334, 'obv': 1223174381.0, 'support_60d': 274.91290283203125, 'resistance_60d': 339.78692626953125, 'adx': -56.11621561420798, 'volatility_20d': 22.011403919585646, 'volatility_60d': 31.828951635680703, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>trader_breakout</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>buy</t>
+          <t>hold</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>57</v>
+        <v>56.25</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Breakout strategy: Bullish signals from MACD, MA</t>
+          <t>Breakout strategy: Neutral market conditions</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.318842</t>
+          <t>2026-09-04T15:12:51.916221</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
+          <t>{'price': 318.82000732421875, 'sma_20': 313.0824996948242, 'sma_50': 314.96476806640624, 'sma_200': 283.43327537536624, 'ema_12': 318.53016596763416, 'ema_26': 315.9801568426165, 'macd': 2.5500091250176524, 'macd_signal': 1.073802695114114, 'macd_hist': 1.4762064299035385, 'rsi_14': 62.27501844702913, 'bb_upper': 327.8959836520376, 'bb_middle': 313.0824996948242, 'bb_lower': 298.2690157376108, 'bb_width': 0.0946299072714239, 'bb_position': 0.6936582793746056, 'atr_14': 7.431427001953125, 'volume_ratio': 0.3530286146394334, 'obv': 1223174381.0, 'support_60d': 274.91290283203125, 'resistance_60d': 339.78692626953125, 'adx': -56.11621561420798, 'volatility_20d': 22.011403919585646, 'volatility_60d': 31.828951635680703, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>trader_trend</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>trader</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>buy</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>46.75</v>
+        <v>56.25</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Trend Following strategy: Bullish signals from MACD, MA</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.325812</t>
+          <t>2026-09-04T15:12:51.923744</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>{'price': 333.739990234375, 'sma_20': 305.51799926757815, 'sma_50': 302.6324157714844, 'sma_200': 273.880447769165, 'ema_12': 317.5524016373207, 'ema_26': 308.73027364183787, 'macd': 8.822127995482845, 'macd_signal': 5.487913300287088, 'macd_hist': 3.3342146951957563, 'rsi_14': 88.58509070185222, 'bb_upper': 339.2036552745519, 'bb_middle': 305.51799926757815, 'bb_lower': 271.8323432606044, 'bb_width': 0.22051503405841089, 'bb_position': 0.9189022021859126, 'atr_14': 8.255715506417411, 'volume_ratio': 0.9399171574452797, 'obv': 1384294700.0, 'support_60d': 267.3636474609375, 'resistance_60d': 333.739990234375, 'adx': 4.411668352808558, 'volatility_20d': 36.28516621279333, 'volatility_60d': 28.039065461616413, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
+          <t>{'price': 318.82000732421875, 'sma_20': 313.0824996948242, 'sma_50': 314.96476806640624, 'sma_200': 283.43327537536624, 'ema_12': 318.53016596763416, 'ema_26': 315.9801568426165, 'macd': 2.5500091250176524, 'macd_signal': 1.073802695114114, 'macd_hist': 1.4762064299035385, 'rsi_14': 62.27501844702913, 'bb_upper': 327.8959836520376, 'bb_middle': 313.0824996948242, 'bb_lower': 298.2690157376108, 'bb_width': 0.0946299072714239, 'bb_position': 0.6936582793746056, 'atr_14': 7.431427001953125, 'volume_ratio': 0.3530286146394334, 'obv': 1223174381.0, 'support_60d': 274.91290283203125, 'resistance_60d': 339.78692626953125, 'adx': -56.11621561420798, 'volatility_20d': 22.011403919585646, 'volatility_60d': 31.828951635680703, 'crossovers': {'golden_cross': False, 'death_cross': False, 'price_above_50': True, 'price_above_200': True, 'macd_bullish': False, 'macd_bearish': False}, 'trend': 'strong_uptrend', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ml_forecast_main</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>executor</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>no_signal</t>
+          <t>hold</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>ML forecast unavailable: No live ensemble members were available for this symbol</t>
+          <t>Trained ML stack selected ENSEMBLE. Used ranked direct-model fallback because no selector winner was available. Directional forecast: neutral. Expected 5-day move: 0.04%. Probability view: 50.4% up / 49.6% down (balanced). ML stays in informational mode because the selector edge is modest at the 5-day horizon. Why it matters: Model edge is very small, so ML stays informational rather than actionable. Probability tilt is 50.4% up vs 49.6% down. Expected move is extremely small over the forecast horizon in a sideways consolidation regime with range-bound movement and low trend conviction.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.439303</t>
+          <t>2026-09-04T15:12:52.598220</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>{'source': 'trained_ml', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility', 'market_regime': 'high_volatility', 'coverage_snapshot': {'symbol': 'AAPL', 'roots': ['/home/forpy/public_html/python_app/modules/ml/ml_models', '/home/forpy/public_html/python_app/modules/ml/ml_models/research'], 'method_counts': {}, 'latest_artifacts': {}, 'total_matches': 0, 'has_any': False}, 'selector_payload': {'error': 'No live ensemble members were available for this symbol', 'error_code': 'NO_ENSEMBLE_MEMBERS', 'symbol': 'AAPL', 'horizon': '5d', 'selected_model': 'ensemble'}, 'action_layer': {'regime': 'high_volatility'}, 'quality_gate': {'global_regime': 'high_volatility'}}</t>
+          <t>{'source': 'trained_ml', 'global_regime': 'sideways', 'detected_regime': 'sideways', 'market_regime': 'sideways', 'coverage_snapshot': {'symbol': 'AAPL', 'roots': ['/home/forpy/public_html/python_app/modules/ml/ml_models', '/home/forpy/public_html/python_app/modules/ml/ml_models/research'], 'method_counts': {'rf': 15, 'xgb': 15, 'lightgbm': 15}, 'latest_artifacts': {'rf': '/home/forpy/public_html/python_app/modules/ml/ml_models/research/AAPL_rf_5d_20260430.pkl', 'xgb': '/home/forpy/public_html/python_app/modules/ml/ml_models/research/AAPL_xgb_5d_20260430.pkl', 'lightgbm': '/home/forpy/public_html/python_app/modules/ml/ml_models/research/AAPL_lightgbm_5d_20260430.pkl'}, 'total_matches': 45, 'has_any': True}, 'selector_payload': {'error': 'No backtest winner available for this symbol', 'error_code': 'NO_BACKTEST_WINNER', 'symbol': 'AAPL', 'horizon': '5d'}, 'live_model_attempts': [{'method': 'ensemble', 'status': 'ok', 'quality_score': 11.385}, {'method': 'xgb', 'status': 'ok', 'quality_score': 9.08}, {'method': 'rf', 'status': 'ok', 'quality_score': 7.75}, {'method': 'lstm', 'status': 'error', 'detail': 'Model not trained for this symbol', 'error_code': 'MODEL_NOT_TRAINED'}, {'method': 'gru', 'status': 'error', 'detail': 'Model not trained for this symbol', 'error_code': 'MODEL_NOT_TRAINED'}], 'selected_model': 'ensemble', 'selection_source': 'ranked_direct_fallback', 'expected_move_pct': 0.04, 'direction': 'neutral', 'score': 0.35, 'selector_score': 0.0, 'derived_score': 0.35, 'institutional_ml_score': 10.6, 'used_live_model_fallback': True, 'directional_probability': {'up_pct': 50.4, 'down_pct': 49.6, 'band': 'balanced'}, 'weak_bias': 'neutral', 'quality_gate': {'passed': False, 'reason': 'neutral_micro_move', 'selection_source': 'ranked_direct_fallback', 'expected_move_pct': 0.04, 'confidence_before_gate': 5.1, 'confidence_after_gate': 8.0, 'score_before_gate': 0.35, 'applied_as_soft_cap': True, 'probability_band': 'balanced', 'weak_bias': 'neutral', 'global_regime': 'sideways'}, 'action_layer': {'applied': False, 'reason': None, 'prob_up_pct': 50.4, 'weak_bias': 'neutral', 'selector_score': 0.0, 'score_used': 0.35, 'institutional_ml_score': 10.6, 'expected_move_pct': 0.04, 'regime': 'sideways'}, 'weak_bias_signal': 'hold', 'why_it_matters': 'Model edge is very small, so ML stays informational rather than actionable. Probability tilt is 50.4% up vs 49.6% down. Expected move is extremely small over the forecast horizon in a sideways consolidation regime with range-bound movement and low trend conviction.'}</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>risk_manager_main</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>risk_manager</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>hold</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>56.00000000000001</v>
+        <v>62.5</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Moderate risk: high volatility</t>
+          <t>Moderate risk: moderate volatility</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2026-07-18T20:23:44.450291</t>
+          <t>2026-09-04T15:12:52.609434</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>{'regime': 'high_volatility', 'volatility': 36.28516621279333, 'risk_level': 'high', 'current_drawdown': 0.0, 'max_drawdown_1y': -13.798524071888174, 'risk_action': 'CAUTION', 'global_regime': 'high_volatility', 'detected_regime': 'high_volatility'}</t>
+          <t>{'regime': 'sideways', 'volatility': 22.011403919585646, 'risk_level': 'moderate', 'volatility_contraction': True, 'current_drawdown': -6.170607908757731, 'max_drawdown_1y': -13.798523953754415, 'risk_action': 'NEUTRAL', 'global_regime': 'sideways', 'detected_regime': 'sideways'}</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:AK2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>consensus</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>confidence_level</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>confidence_score</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1051,399 +1051,387 @@
           <t>agent_breakdown_trader_trend</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>agent_breakdown_ml_forecast_main</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>agent_breakdown_risk_manager_main</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>signal_counts_hold</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>signal_counts_buy</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
-          <t>signal_counts_sell</t>
+          <t>weak_bias_summary_overall_bias</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
-          <t>signal_counts_no_signal</t>
+          <t>weak_bias_summary_ml_weight</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>weak_bias_summary_overall_bias</t>
+          <t>weak_bias_summary_dominant_agents</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>weak_bias_summary_ml_weight</t>
+          <t>weak_bias_summary_confidence_adjusted_bias</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>weak_bias_summary_dominant_agents</t>
+          <t>weak_bias_summary_agent_biases</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>weak_bias_summary_confidence_adjusted_bias</t>
+          <t>meta_probability_bullish</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>weak_bias_summary_agent_biases</t>
+          <t>meta_probability_neutral</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>meta_probability_bullish</t>
+          <t>meta_probability_bearish</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>meta_probability_neutral</t>
+          <t>weighted_meta_components_bullish_weight</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>meta_probability_bearish</t>
+          <t>weighted_meta_components_neutral_weight</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>weighted_meta_components_bullish_weight</t>
+          <t>weighted_meta_components_bearish_weight</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>weighted_meta_components_neutral_weight</t>
+          <t>weighted_meta_components_total_bias_weight</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>weighted_meta_components_bearish_weight</t>
+          <t>action_guidance_mode</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>weighted_meta_components_total_bias_weight</t>
+          <t>action_guidance_trigger</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>action_guidance_mode</t>
+          <t>action_guidance_risk_note</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>action_guidance_trigger</t>
+          <t>conviction</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>action_guidance_risk_note</t>
+          <t>portfolio_overlay_mode</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>conviction</t>
+          <t>portfolio_overlay_related_symbols</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>portfolio_overlay_mode</t>
+          <t>portfolio_overlay_impact_scope</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>portfolio_overlay_related_symbols</t>
+          <t>event_overlay_significant_news</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>portfolio_overlay_impact_scope</t>
+          <t>event_overlay_news_volume</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>event_overlay_significant_news</t>
+          <t>event_overlay_event_bias</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>event_overlay_news_volume</t>
+          <t>event_overlay_trigger</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="AM1" s="1" t="inlineStr">
         <is>
           <t>event_overlay_override_applied</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>hold</t>
+          <t>buy</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>very_low</t>
+          <t>medium</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>21.90743269213081</v>
+        <v>55.80834879406308</v>
       </c>
       <c r="D2" t="n">
-        <v>0.5714285714285714</v>
+        <v>0.1428571428571429</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>{'role': 'researcher', 'signal': 'hold', 'confidence': 41.204057689831345, 'reasoning': 'Mixed signals from research', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'researcher', 'signal': 'hold', 'confidence': 55.09090909090909, 'reasoning': 'Mixed signals from research', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 46.75, 'reasoning': 'Momentum strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'trader', 'signal': 'hold', 'confidence': 56.25, 'reasoning': 'Momentum strategy: Neutral market conditions', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>{'role': 'trader', 'signal': 'sell', 'confidence': 59.0, 'reasoning': 'Mean Reversion strategy: Bearish signals from RSI', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'trader', 'signal': 'hold', 'confidence': 56.25, 'reasoning': 'Mean Reversion strategy: Neutral market conditions', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 57.0, 'reasoning': 'Breakout strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'trader', 'signal': 'hold', 'confidence': 56.25, 'reasoning': 'Breakout strategy: Neutral market conditions', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 46.75, 'reasoning': 'Trend Following strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'trader', 'signal': 'buy', 'confidence': 56.25, 'reasoning': 'Trend Following strategy: Bullish signals from MACD, MA', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>{'role': 'executor', 'signal': 'no_signal', 'confidence': 0, 'reasoning': 'ML forecast unavailable: No live ensemble members were available for this symbol', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'executor', 'signal': 'hold', 'confidence': 8.0, 'reasoning': 'Trained ML stack selected ENSEMBLE. Used ranked direct-model fallback because no selector winner was available. Directional forecast: neutral. Expected 5-day move: 0.04%. Probability view: 50.4% up / 49.6% down (balanced). ML stays in informational mode because the selector edge is modest at the 5-day horizon. Why it matters: Model edge is very small, so ML stays informational rather than actionable. Probability tilt is 50.4% up vs 49.6% down. Expected move is extremely small over the forecast horizon in a sideways consolidation regime with range-bound movement and low trend conviction.', 'weak_bias': 'neutral', 'directional_probability': {'up_pct': 50.4, 'down_pct': 49.6, 'band': 'balanced'}, 'why_it_matters': 'Model edge is very small, so ML stays informational rather than actionable. Probability tilt is 50.4% up vs 49.6% down. Expected move is extremely small over the forecast horizon in a sideways consolidation regime with range-bound movement and low trend conviction.'}</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>{'role': 'risk_manager', 'signal': 'hold', 'confidence': 56.00000000000001, 'reasoning': 'Moderate risk: high volatility', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
+          <t>{'role': 'risk_manager', 'signal': 'hold', 'confidence': 62.5, 'reasoning': 'Moderate risk: moderate volatility', 'weak_bias': None, 'directional_probability': None, 'why_it_matters': None}</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M2" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="N2" t="n">
         <v>1</v>
       </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
       <c r="O2" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>['risk_manager_main']</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>{}</t>
+        </is>
+      </c>
+      <c r="S2" t="n">
+        <v>0.251</v>
+      </c>
+      <c r="T2" t="n">
+        <v>0.749</v>
+      </c>
+      <c r="U2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" t="n">
+        <v>0.2511</v>
+      </c>
+      <c r="W2" t="n">
+        <v>0.7489</v>
+      </c>
+      <c r="X2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="n">
         <v>1</v>
       </c>
-      <c r="P2" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA2" t="n">
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>event_long</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>news catalyst follow-through and breakout above resistance (339.79)</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>moderate risk; RSI 62.3; trend context: strong_uptrend</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t>WEAK BUY</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t>standalone</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t>[]</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>single_symbol</t>
+        </is>
+      </c>
+      <c r="AG2" t="b">
         <v>1</v>
       </c>
-      <c r="AB2" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AK2" t="inlineStr">
+      <c r="AH2" t="n">
+        <v>100</v>
+      </c>
+      <c r="AI2" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
-      <c r="AL2" t="inlineStr"/>
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t>news catalyst follow-through and breakout above resistance (339.79)</t>
+        </is>
+      </c>
+      <c r="AK2" t="b">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>drift_detected</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>drift_score</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>regime_changes_30d</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>current_regime</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>recommendation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="C2" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>high_volatility</t>
+          <t>sideways</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Models performing as expected</t>
+          <t>Retrain models</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>