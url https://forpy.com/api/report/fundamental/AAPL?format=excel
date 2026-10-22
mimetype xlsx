--- v3 (2026-09-04)
+++ v4 (2026-10-22)
@@ -489,71 +489,71 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>Technology</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Industry</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Consumer Electronics</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Current Price</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>319.315</v>
+        <v>346.86</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Market Cap</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>4659921551360</v>
+        <v>5062136954880</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Elite Score</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>FINANCIAL RATIOS</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>--- Financial Fortress ---</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
@@ -965,151 +965,151 @@
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Conversion Cycle</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>35.5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>--- Valuation ---</t>
         </is>
       </c>
       <c r="B54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Pe Ttm</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>36.575027</v>
+        <v>39.77752</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Pe Forward</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>33.469147</v>
+        <v>36.241863</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Peg Ratio</t>
         </is>
       </c>
       <c r="B57" t="n">
-        <v>2.56</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Ps Ratio</t>
         </is>
       </c>
       <c r="B58" t="n">
-        <v>9.982672000000001</v>
+        <v>10.843804</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Pb Ratio</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>43.38315</v>
+        <v>47.127716</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Pcf Ratio</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>15.5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Pfcf Ratio</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>18.5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Ev Ebitda</t>
         </is>
       </c>
       <c r="B62" t="n">
-        <v>28.649</v>
+        <v>30.02</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Ev Ebit</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>14.5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Ev Sales</t>
         </is>
       </c>
       <c r="B64" t="n">
-        <v>10.308</v>
+        <v>10.801</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Graham Number</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>38.02</v>
+        <v>38</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Buyback Yield</t>
         </is>
       </c>
       <c r="B66" t="n">
         <v>1.8</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Payout Ratio</t>
         </is>
       </c>
       <c r="B67" t="n">
         <v>0.1204</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>